--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1116">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Контактная информация</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Второе Ростовское монтажное предприятие "Южтехмонтаж"
 ИНН 6161054093
 ОГРН 1096161000264</t>
   </si>
   <si>
     <t>344065, Ростовская область, г. Ростов-на-Дону, ул. Троллейбусная, д. 8</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2545633
 </t>
   </si>
   <si>
@@ -806,54 +806,54 @@
   <si>
     <t>119049, г. Москва, вн.тер.г. муниципальный округ Якиманка, ул. Крымский вал, д. 3, стр. 2 помещ. 1/2П</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8352) 459488, 8 (8352) 459596
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Научно-исследовательский институт технологий органической, неорганической химии и биотехнологий"
 ИНН 6452941195
 ОГРН 1096450002373</t>
   </si>
   <si>
     <t>410005, Саратовская область, г. Саратов, ул. Большая Cадовая, д. 239, лит. Л</t>
   </si>
   <si>
     <t>8 (8452) 479078, 8 (8452) 477332, 8 (8452) 659520
 http://www.sarnii.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью НПО "ЭРА"
 ИНН 6165171746
 ОГРН 1116165006473</t>
   </si>
   <si>
-    <t>344064, Ростовская область, г. Ростов-на-Дону, ул. Вавилова, зд. 59В/101, помещ. 301</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">8 (863) 2603600, +7 (928) 2707723
+    <t>344091, Ростовская область, г. Ростов-на-Дону, ул. Пескова, зд. 1, стр. 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 1361471
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПромЭлектроника СП"
 ИНН 6454050483
 ОГРН 1026403355660</t>
   </si>
   <si>
     <t>129327, г. Москва, Анадырский проезд, д. 21, помещ. V к. 9</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8452) 496006, 8 (8452) 496006 доб. 105
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строительная компания "Про Строй"
 ИНН 5506203879
 ОГРН 1085543022553</t>
   </si>
   <si>
     <t>644023, Омская область, г. Омск, ул. Комсомольский городок, д. 17</t>
   </si>
   <si>
     <t>8 (3812) 907994
 www.prostroy55.ru</t>
@@ -1564,54 +1564,54 @@
   <si>
     <t>357350, Ставропольский край, Предгорный район, ст-ца Ессентукская, ул. Гагарина, д. 100</t>
   </si>
   <si>
     <t xml:space="preserve">8 (87961) 51294, 8 (87961) 51294
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВРЖД"
 ИНН 2311283161
 ОГРН 1192375003920</t>
   </si>
   <si>
     <t>350072, Краснодарский край, г. Краснодар, ул. Ростовское шоссе, д. 14, лит. E помещ. 22/10</t>
   </si>
   <si>
     <t>8 (861) 2125252, +7 (989) 2200018
 регионпуть.рф, https://вржд.рф</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "МонтажГазСтройСервис"
 ИНН 6167144730
 ОГРН 1196196000758</t>
   </si>
   <si>
-    <t>344019, Ростовская область, г. Ростов-на-Дону, ул. 14-я Линия, д. 46А, помещ. 13,14</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">+7 (928) 1788129, +7 (918) 5672094
+    <t>344002, Ростовская область, г. Ростов-на-Дону, ул. Пушкинская, д. 89/57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (961) 3010750, +7 (988) 5470474
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Гео-Спектр"
 ИНН 6154133185
 ОГРН 1146154002609</t>
   </si>
   <si>
     <t>347939, Ростовская область, г. Таганрог, ул. Мариупольское шоссе, д. 27-2</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1135747
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СтройЭксперт"
 ИНН 6163213574
 ОГРН 1196196008876</t>
   </si>
   <si>
     <t>344019, Ростовская область, г. Ростов-на-Дону, ул. Ченцова, д. 15, помещ. 1</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2567945, +7 (988) 9435662
 </t>
@@ -3124,51 +3124,51 @@
   <si>
     <t>357502, Ставропольский край, г. Пятигорск, ул. Ермолова, зд 22Д</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (938) 3018088, +7 (938) 3080405
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "БОРСК"
 ИНН 6161055474
 ОГРН 1156196000971</t>
   </si>
   <si>
     <t>344038, Ростовская область, г. Ростов-на-Дону, пр-кт Михаила Нагибина, д. 14, кв. 42</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2432141
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ФЛАГМАН"
 ИНН 6141059671
 ОГРН 1226100030310</t>
   </si>
   <si>
-    <t>346887, Ростовская область, г. Батайск, ул. Энгельса, д. 343-Б, офис 1</t>
+    <t>344001, Ростовская область, г. Ростов-на-Дону, пер. Безымянный, зд. 18</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (961) 2823588
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДАТУМ Инжиниринг"
 ИНН 6164112314
 ОГРН 1176196000815</t>
   </si>
   <si>
     <t>344011, Ростовская область, г. Ростов-на-Дону, ул. Текучева, д. 97</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 3032061, +7 (928) 1214502
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ГеоЮгПроект"
 ИНН 3444277955
 ОГРН 1223400005872</t>
   </si>
   <si>
     <t>400087, Волгоградская область, г. Волгоград, ул. Невская, д. 13а, офис 802</t>
   </si>
@@ -3352,51 +3352,51 @@
   <si>
     <t xml:space="preserve">+7 (962) 7411115
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строительные технологии"
 ИНН 6164310919
 ОГРН 1136164000026</t>
   </si>
   <si>
     <t>344090, Ростовская область, г. Ростов-на-Дону, ул. Доватора, д. 156, к. Д офис 7</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 3100955, 8 (863) 2624831, 8 (863) 3200955
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строительная Компания Олимп"
 ИНН 6164106705
 ОГРН 1166196058324</t>
   </si>
   <si>
     <t>346720, Ростовская область, Аксайский район, г. Аксай, ул. Коминтерна, двлд 58, помещ. 1</t>
   </si>
   <si>
-    <t xml:space="preserve">+7 (928) 9085544
+    <t xml:space="preserve">+7 (999) 6990551
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АААСтройИнвест"
 ИНН 6165203772
 ОГРН 1166196102050</t>
   </si>
   <si>
     <t>344019, Ростовская область, г. Ростов-на-Дону, ул. Каяни, д. 18, помещ. 3А</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (989) 6161847
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КЛИМАТСТРОЙ"
 ИНН 7017474668
 ОГРН 1207000006223</t>
   </si>
   <si>
     <t>634050, Томская область, г. Томск, ул. Гоголя, д. 13, помещ. 1052-1066</t>
   </si>
   <si>
     <t xml:space="preserve">8 (3822) 770101
 </t>
@@ -3887,62 +3887,50 @@
   <si>
     <t>Общество с ограниченной ответственностью "Гамма Технологии"
 ИНН 6122020598
 ОГРН 1216100021686</t>
   </si>
   <si>
     <t>344068, Ростовская область, г. Ростов-на-Дону, ул. Тибетская, д. 78, офис 1</t>
   </si>
   <si>
     <t>+7 (909) 4378577, 8 (863) 3330666
 http://gamma-tehno.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДОНКОНТРАКТ"
 ИНН 6102074852
 ОГРН 1216100003316</t>
   </si>
   <si>
     <t>346721, Ростовская область, Аксайский район, г. Аксай, ул. Луначарского, д. 181</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 6234111
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Садстрой+"
-[...10 lines deleted...]
-  <si>
     <t>Индивидуальный предприниматель Никитин Виталий Валерьевич
 ИНН 253501029170
 ОГРН 324265100107055</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (962) 4032379
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Никитченко Екатерина Витальевна
 ИНН 616271087016
 ОГРН 324619600020430</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Анисимов Алексей Игоревич
 ИНН 616613952524
 ОГРН 310619314100074</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (929) 8017373
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Строительная Компания "РостСтрой"
 ИНН 6166129472
@@ -4454,50 +4442,98 @@
     <t xml:space="preserve">+7 (903) 4434747
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Проектно-промышленное строительное объединение "Исток"
 ИНН 2357000909
 ОГРН 1022305003247</t>
   </si>
   <si>
     <t>352450, Краснодарский край, Успенский район, с. Успенское, ул. Партизанская, д. 62</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86140) 58258
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Благгазстрой"
 ИНН 0258008491
 ОГРН 1020201700936</t>
   </si>
   <si>
     <t>453431, Республика Башкортостан, Благовещенский район, с. Верхний Изяк, ул. Советская, д. 7, к. 1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (917) 7307205
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Страйк"
+ИНН 2635124676
+ОГРН 1092635006254</t>
+  </si>
+  <si>
+    <t>356145, Ставропольский край, Изобильненский район, г. Изобильный, ул. Транспортная, стр. 11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (919) 7322201
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ВАРГАТО"
+ИНН 7000035694
+ОГРН 1267000003907</t>
+  </si>
+  <si>
+    <t>634030, Томская область, г. Томск, ул. Дизайнеров, д. 11, кв. 10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (913) 8581781
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "РеалГео"
+ИНН 2367024296
+ОГРН 1222300015740</t>
+  </si>
+  <si>
+    <t>354066, Краснодарский край, г. Сочи, ул. Искры, д. 66/4, кв. 115</t>
+  </si>
+  <si>
+    <t>+7 (928) 6661122
+https://geodezistsochi.com</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "АТТЭКС"
+ИНН 0721017071
+ОГРН 1060721062930</t>
+  </si>
+  <si>
+    <t>360019, Кабардино-Балкарская Республика, г. Нальчик, ул. Кирова, зд. 322, каб. 6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (961) 6390629
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
@@ -4804,54 +4840,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D384"/>
+  <dimension ref="A1:D387"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D384"/>
+      <selection activeCell="A1" sqref="A1:D387"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -9468,774 +9504,816 @@
         <v>960</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>961</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="1">
         <v>673</v>
       </c>
       <c r="B332" s="1" t="s">
         <v>963</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>964</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="1">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="B333" s="1" t="s">
         <v>966</v>
       </c>
       <c r="C333" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="D333" s="1" t="s">
         <v>967</v>
-      </c>
-[...1 lines deleted...]
-        <v>968</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="1">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>711</v>
+        <v>26</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>970</v>
+        <v>816</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="1">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>971</v>
+        <v>969</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>816</v>
+        <v>970</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="1">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B336" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="C336" s="1" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="1">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>974</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>975</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="1">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="B338" s="1" t="s">
         <v>977</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>978</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="1">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>980</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>981</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>983</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>984</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="1">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>986</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>987</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>988</v>
+        <v>47</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="1">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="B342" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="C342" s="1" t="s">
         <v>989</v>
       </c>
-      <c r="C342" s="1" t="s">
+      <c r="D342" s="1" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>991</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>992</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="1">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>994</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>995</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>997</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>998</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>999</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="C346" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="D346" s="1" t="s">
         <v>1001</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="B347" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C347" s="1" t="s">
         <v>1003</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>1008</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>1014</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>1031</v>
+        <v>891</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="B357" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C357" s="1" t="s">
         <v>1032</v>
       </c>
-      <c r="C357" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D357" s="1" t="s">
-        <v>891</v>
+        <v>47</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="B358" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C358" s="1" t="s">
         <v>1034</v>
       </c>
-      <c r="C358" s="1" t="s">
+      <c r="D358" s="1" t="s">
         <v>1035</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1038</v>
+        <v>47</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="B360" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C360" s="1" t="s">
         <v>1039</v>
       </c>
-      <c r="C360" s="1" t="s">
+      <c r="D360" s="1" t="s">
         <v>1040</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>1050</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="C369" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B370" s="1" t="s">
         <v>1068</v>
       </c>
       <c r="C370" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>1070</v>
+        <v>47</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="B371" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C371" s="1" t="s">
         <v>1071</v>
       </c>
-      <c r="C371" s="1" t="s">
+      <c r="D371" s="1" t="s">
         <v>1072</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>1075</v>
+        <v>47</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="B373" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C373" s="1" t="s">
         <v>1076</v>
-      </c>
-[...1 lines deleted...]
-        <v>1077</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="B374" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C374" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="D374" s="1" t="s">
         <v>1078</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="B375" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C375" s="1" t="s">
         <v>1080</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>1081</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="C376" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>1084</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="C377" s="1" t="s">
         <v>1086</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1087</v>
+        <v>47</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="B378" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C378" s="1" t="s">
         <v>1088</v>
       </c>
-      <c r="C378" s="1" t="s">
+      <c r="D378" s="1" t="s">
         <v>1089</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>1090</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>1091</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="C380" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="D380" s="1" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="B381" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C381" s="1" t="s">
         <v>1096</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>1097</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="C383" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>1103</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="B384" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>1106</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385" s="1">
+        <v>739</v>
+      </c>
+      <c r="B385" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386" s="1">
+        <v>740</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387" s="1">
+        <v>741</v>
+      </c>
+      <c r="B387" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1115</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">