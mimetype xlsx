--- v0 (2026-04-29)
+++ v1 (2026-06-27)
@@ -92,51 +92,52 @@
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: СРО-П № 0142/061/26. Сумма, руб 1500000
 Действует с: 10.02.2026 по: 09.02.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2026 Январь Плановая проверка Соответствует требованиям Не применялись</t>
+    <t>2026 Январь Плановая проверка Соответствует требованиям Не применялись
+2026 Март  Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Гиперион" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей
 Общество с ограниченной ответственностью "Гиперион" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 150000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.