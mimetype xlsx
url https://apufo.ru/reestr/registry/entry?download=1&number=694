--- v1 (2026-06-27)
+++ v2 (2026-08-13)
@@ -92,52 +92,52 @@
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: СРО-П № 0142/061/26. Сумма, руб 1500000
 Действует с: 10.02.2026 по: 09.02.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2026 Январь Плановая проверка Соответствует требованиям Не применялись
-2026 Март  Соответствует требованиям Не применялись</t>
+    <t>2026 January Плановая проверка Соответствует требованиям Не применялись
+2026 March  Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Гиперион" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей
 Общество с ограниченной ответственностью "Гиперион" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 150000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.