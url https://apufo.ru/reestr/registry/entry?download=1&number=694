--- v2 (2026-08-13)
+++ v3 (2026-11-08)
@@ -92,89 +92,89 @@
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: СРО-П № 0142/061/26. Сумма, руб 1500000
 Действует с: 10.02.2026 по: 09.02.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2026 January Плановая проверка Соответствует требованиям Не применялись
-2026 March  Соответствует требованиям Не применялись</t>
+    <t>2026 Январь Плановая проверка Соответствует требованиям Не применялись
+2026 Март  Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Гиперион" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей
 Общество с ограниченной ответственностью "Гиперион" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 150000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 2
+Специалист: Редькин Александр Михайлович Идентификатор НРС: П-081510
+Специалист: Тяк Александр Олегович Идентификатор НРС: ПИ-116221
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">