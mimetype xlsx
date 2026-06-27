--- v0 (2026-04-29)
+++ v1 (2026-06-27)
@@ -87,51 +87,52 @@
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: АС-СРО-П № 0899/061/24-25. Сумма, руб 1500000
 Действует с: 13.11.2025 по: 12.11.2026
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2025 Март  Соответствует требованиям Не применялись
-2025 Октябрь Плановая проверка Соответствует требованиям Не применялись</t>
+2025 Октябрь Плановая проверка Соответствует требованиям Не применялись
+2026 Март  Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Карат-Инжиниринг" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей
 Общество с ограниченной ответственностью "Карат-Инжиниринг" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 150000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.