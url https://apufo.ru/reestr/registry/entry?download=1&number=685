--- v1 (2026-06-27)
+++ v2 (2026-08-13)
@@ -59,80 +59,80 @@
   <si>
     <t>6162075699</t>
   </si>
   <si>
     <t>ОГРН</t>
   </si>
   <si>
     <t>1176196023244</t>
   </si>
   <si>
     <t>Дата государственной регистрации</t>
   </si>
   <si>
     <t>19.05.2017</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>344034, Ростовская область, г. Ростов-на-Дону, ул. Интернациональная, д. 23, ком. 4</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
-    <t>Генеральный директор Карапетян Самвел Погосович</t>
+    <t>Генеральный директор Сапсай Игорь Анатольевич</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: АС-СРО-П № 0899/061/24-25. Сумма, руб 1500000
+    <t>Номер полиса: СРО-П № 0798/061/25. Сумма, руб 1500000
 Действует с: 13.11.2025 по: 12.11.2026
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2025 Март  Соответствует требованиям Не применялись
-[...1 lines deleted...]
-2026 Март  Соответствует требованиям Не применялись</t>
+    <t>2025 March  Соответствует требованиям Не применялись
+2025 October Плановая проверка Соответствует требованиям Не применялись
+2026 March  Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Карат-Инжиниринг" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей
 Общество с ограниченной ответственностью "Карат-Инжиниринг" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 150000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.