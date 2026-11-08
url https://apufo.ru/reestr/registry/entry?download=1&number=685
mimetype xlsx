--- v2 (2026-08-13)
+++ v3 (2026-11-08)
@@ -86,90 +86,91 @@
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: СРО-П № 0798/061/25. Сумма, руб 1500000
 Действует с: 13.11.2025 по: 12.11.2026
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2025 March  Соответствует требованиям Не применялись
-[...1 lines deleted...]
-2026 March  Соответствует требованиям Не применялись</t>
+    <t>2025 Март  Соответствует требованиям Не применялись
+2025 Октябрь Плановая проверка Соответствует требованиям Не применялись
+2026 Март  Соответствует требованиям Не применялись
+2026 Октябрь Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Карат-Инжиниринг" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей
 Общество с ограниченной ответственностью "Карат-Инжиниринг" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 150000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 2
+Специалист: Мищенко Татьяна Анатольевна Идентификатор НРС: П-064627
+Специалист: Павлов Павел Вячеславович Идентификатор НРС: ПИ-121484
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">