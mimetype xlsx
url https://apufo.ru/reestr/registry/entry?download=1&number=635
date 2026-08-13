--- v0 (2026-05-12)
+++ v1 (2026-08-13)
@@ -71,52 +71,52 @@
   <si>
     <t>06.07.2017</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>344029, Ростовская область, г. Ростов-на-Дону, пр-кт Сельмаш, зд 90А, офис 709/2</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (928) 4480968</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Мирошниченко Михаил Анатольевич</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: СРО-П № 0606/061/25. Сумма, руб 1500000
-Действует с: 16.09.2025 по: 15.09.2026
+    <t>Номер полиса: СРО-П № 0648/061/26. Сумма, руб 1500000
+Действует с: 16.09.2026 по: 15.09.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2024 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2025 Сентябрь Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>