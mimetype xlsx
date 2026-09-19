--- v0 (2026-05-25)
+++ v1 (2026-09-19)
@@ -77,88 +77,87 @@
   <si>
     <t>344002, Ростовская область, г. Ростов-на-Дону, ул. 2-я Луговая, зд 4Б, стр. 1 офис 7</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Селезнев Николай Михайлович</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2023 Март  Соответствует требованиям Не применялись
 2023 Август Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Август Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Август Плановая проверка Соответствует требованиям Не применялись
-2026 Март  Соответствует требованиям Не применялись</t>
+2026 Март  Соответствует требованиям Не применялись
+2026 Август Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Т-Транс" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Да
 В отношении объектов использования атомной энергии: Нет
 Четвертый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда составляет триста миллионов рублей и более, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 1000000 рублей
 Общество с ограниченной ответственностью "Т-Транс" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров.
 Четвертый уровень ответственности по обязательствам по договорам подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам составляет триста миллионов рублей и более, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 3500000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 0
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">