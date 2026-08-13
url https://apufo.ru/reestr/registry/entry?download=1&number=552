--- v0 (2026-04-29)
+++ v1 (2026-08-13)
@@ -77,74 +77,75 @@
   <si>
     <t>344068, Ростовская область, г. Ростов-на-Дону, пр-кт Михаила Нагибина, д. 40а, ком. 50, 51, 54, 55, 59, 60</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (919) 8877848, +7 (918) 5550469</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>http://www.teb-1.com, https://id-ea.ru</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Бирюков Евгений Валерьевич</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: СРО-П № 0449/061/25. Сумма, руб 5000000
-Действует с: 16.07.2025 по: 15.07.2026
+    <t>Номер полиса: СРО-П № 0514/061/26. Сумма, руб 5000000
+Действует с: 16.07.2026 по: 15.07.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2023 Апрель Плановая проверка Соответствует требованиям Не применялись
 2024 Апрель Плановая проверка Соответствует требованиям Не применялись
-2025 Апрель Плановая проверка Соответствует требованиям Не применялись</t>
+2025 Апрель Плановая проверка Соответствует требованиям Не применялись
+2026 Апрель Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ИНДУСТРИАЛЬНЫЙ ДИЗАЙН, ИНЖЕНЕРИЯ И АРХИТЕКТУРА" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Да
 В отношении объектов использования атомной энергии: Нет
 Третий уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает триста миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 500000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.