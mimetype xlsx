--- v1 (2026-08-13)
+++ v2 (2026-11-08)
@@ -134,53 +134,66 @@
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Да
 В отношении объектов использования атомной энергии: Нет
 Третий уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает триста миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 500000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 7
+Специалист: Мещеряков Дмитрий Сергеевич Идентификатор НРС: П-122201
+Специалист: Котельников Станислав Валерьевич Идентификатор НРС: П-125475
+Специалист: Бирюков Евгений Валерьевич Идентификатор НРС: П-128161
+Специалист: Крашенинников Дмитрий Сергеевич Идентификатор НРС: П-146760
+Специалист: Крюков Александр Викторович Идентификатор НРС: П-036482
+Специалист: Богуславский Николай Евгеньевич Идентификатор НРС: П-040652
+Специалист: Маклакова Анна Александровна Идентификатор НРС: П-153680
+Работники, указанные в минимальных требованиях к членам СРО, выполняющим инженерные изыскания, осуществляющим подготовку проектной документации особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии, указанных в подпунктах «а» и «б» п. 1 ч.1 ст. 48.1 ГрК РФ: 7
+Специалист: Мещеряков Дмитрий Сергеевич Идентификатор НРС: П-122201
+Специалист: Котельников Станислав Валерьевич Идентификатор НРС: П-125475
+Специалист: Бирюков Евгений Валерьевич Идентификатор НРС: П-128161
+Специалист: Крашенинников Дмитрий Сергеевич Идентификатор НРС: П-146760
+Специалист: Крюков Александр Викторович Идентификатор НРС: П-036482
+Специалист: Маклакова Анна Александровна Идентификатор НРС: П-153680
+Специалист: Богуславский Николай Евгеньевич Идентификатор НРС: П-040652
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">