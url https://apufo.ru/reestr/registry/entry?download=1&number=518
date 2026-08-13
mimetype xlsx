--- v0 (2026-05-12)
+++ v1 (2026-08-13)
@@ -59,51 +59,51 @@
   <si>
     <t>6163220116</t>
   </si>
   <si>
     <t>ОГРН</t>
   </si>
   <si>
     <t>1206100022523</t>
   </si>
   <si>
     <t>Дата государственной регистрации</t>
   </si>
   <si>
     <t>02.07.2020</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>344006, Ростовская область, г. Ростов-на-дону, пр-кт Соколова, д. 31/118, офис 14-1</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
-    <t>Директор Лунева Ирина Анатольевна</t>
+    <t>Директор Шевцов Алексей Алексеевич</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: АС-АС-23010D4001161-24-25. Сумма, руб 1000000
 Действует с: 06.09.2025 по: 05.09.2026
  ВСК
 Открытое страховое акционерное общество "ВСК"
 ИНН 7710026574ОГРН 1027700186062
 Лицензия С № 0621 77 от 19.01.2011
 Адрес: 121552, г. Москва, ул. Островная, д. 4
 Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
 Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>