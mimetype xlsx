--- v1 (2026-08-13)
+++ v2 (2026-11-08)
@@ -65,117 +65,116 @@
   <si>
     <t>1206100022523</t>
   </si>
   <si>
     <t>Дата государственной регистрации</t>
   </si>
   <si>
     <t>02.07.2020</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>344006, Ростовская область, г. Ростов-на-дону, пр-кт Соколова, д. 31/118, офис 14-1</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Шевцов Алексей Алексеевич</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: АС-АС-23010D4001161-24-25. Сумма, руб 1000000
-Действует с: 06.09.2025 по: 05.09.2026
+    <t>Номер полиса: АС-АС-АС-23010D4001161-24-25-26. Сумма, руб 1000000
+Действует с: 06.09.2026 по: 05.09.2027
  ВСК
 Открытое страховое акционерное общество "ВСК"
 ИНН 7710026574ОГРН 1027700186062
 Лицензия С № 0621 77 от 19.01.2011
 Адрес: 121552, г. Москва, ул. Островная, д. 4
 Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
 Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2022 Март  Соответствует требованиям Не применялись
 2022 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2023 Март  Соответствует требованиям Не применялись
 2023 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Сентябрь Плановая проверка Соответствует требованиям Не применялись
-2026 Март  Соответствует требованиям Не применялись</t>
+2026 Март  Соответствует требованиям Не применялись
+2026 Сентябрь Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДОРИС" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Да
 В отношении объектов использования атомной энергии: Нет
 Третий уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает триста миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 500000 рублей
 Общество с ограниченной ответственностью "ДОРИС" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров.
 Третий уровень ответственности по обязательствам по договорам подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает триста миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 2500000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 0
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">