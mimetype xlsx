--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -71,52 +71,52 @@
   <si>
     <t>07.06.2010</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>454091, Челябинская область, г. Челябинск, ул. Маркса, д. 131, офис 405</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (912) 7727222</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Берг Станислав Юрьевич</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: АС-СРО-П № 0232/061/24-25. Сумма, руб 1500000
-Действует с: 02.05.2025 по: 01.05.2026
+    <t>Номер полиса: АС-АС-СРО-П № 0232/061/24-25-26. Сумма, руб 1500000
+Действует с: 02.05.2026 по: 01.05.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2021 Ноябрь Плановая проверка Соответствует требованиям Не применялись
 2022 Ноябрь Плановая проверка Соответствует требованиям Не применялись
 2023 Ноябрь Плановая проверка Соответствует требованиям Не применялись
 2024 Ноябрь Плановая проверка Соответствует требованиям Не применялись
 2025 Ноябрь Плановая проверка Соответствует требованиям Не применялись</t>
   </si>