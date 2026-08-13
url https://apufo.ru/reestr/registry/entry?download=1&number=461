--- v1 (2026-06-27)
+++ v2 (2026-08-13)
@@ -1,231 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
-</file>
-[...186 lines deleted...]
-</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -477,215 +289,50 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...163 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>