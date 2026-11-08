--- v2 (2026-08-13)
+++ v3 (2026-11-08)
@@ -1,43 +1,229 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+</file>
+
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr codeName="ThisWorkbook"/>
+  <bookViews>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
+  </sheets>
+  <definedNames/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
+</workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+  <si>
+    <t>Общество с ограниченной ответственностью "Таус"</t>
+  </si>
+  <si>
+    <t>ООО "Таус"</t>
+  </si>
+  <si>
+    <t>Реестровый номер</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>Дата регистрации в реестре</t>
+  </si>
+  <si>
+    <t>23.11.2020</t>
+  </si>
+  <si>
+    <t>ИНН</t>
+  </si>
+  <si>
+    <t>7447172595</t>
+  </si>
+  <si>
+    <t>ОГРН</t>
+  </si>
+  <si>
+    <t>1107447007095</t>
+  </si>
+  <si>
+    <t>Дата государственной регистрации</t>
+  </si>
+  <si>
+    <t>07.06.2010</t>
+  </si>
+  <si>
+    <t>Место нахождения юридического лица</t>
+  </si>
+  <si>
+    <t>454091, Челябинская область, г. Челябинск, ул. Маркса, д. 131, офис 405</t>
+  </si>
+  <si>
+    <t>Телефоны</t>
+  </si>
+  <si>
+    <t>+7 (912) 7727222</t>
+  </si>
+  <si>
+    <t>Руководитель</t>
+  </si>
+  <si>
+    <t>Директор Берг Станислав Юрьевич</t>
+  </si>
+  <si>
+    <t>Страхование</t>
+  </si>
+  <si>
+    <t>Номер полиса: АС-АС-СРО-П № 0232/061/24-25-26. Сумма, руб 1500000
+Действует с: 02.05.2026 по: 01.05.2027
+ООО БСД (Северо-Западный филиал)
+Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
+ИНН 7734249643ОГРН 1027734002383
+Лицензия СИ № 3799 от 31.12.2014
+Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
+Телефоны: +7 (901) 1069922, 8 (863) 2192964
+Электронная почта: 
+Сайт: bihouse.ru</t>
+  </si>
+  <si>
+    <t>Сведения о соответствии условиям членства</t>
+  </si>
+  <si>
+    <t>соответствует</t>
+  </si>
+  <si>
+    <t>Сведения о результатах проведенных СРО проверок</t>
+  </si>
+  <si>
+    <t>2021 November Плановая проверка Соответствует требованиям Не применялись
+2022 November Плановая проверка Соответствует требованиям Не применялись
+2023 November Плановая проверка Соответствует требованиям Не применялись
+2024 November Плановая проверка Соответствует требованиям Не применялись
+2025 November Плановая проверка Соответствует требованиям Не применялись</t>
+  </si>
+  <si>
+    <t>Сведения о наличии права</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Таус" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
+В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
+В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
+В отношении объектов использования атомной энергии: Нет
+Первый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей</t>
+  </si>
+  <si>
+    <t>Договоры (Обязательства) члена СРО:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Договоры ВВ
+Количество заключенных договоров: Нет данных для отображения.
+Общий размер обязательств по заключенным договорам: Нет данных для отображения.
+Фактический максимальный размер обязательств по договору: Нет данных для отображения.
+Количество исполненных договоров: Нет данных для отображения.
+Общий размер обязательств по исполненным договорам: Нет данных для отображения.
+Договоры ОДО
+Количество заключенных договоров: Нет данных для отображения.
+Общий размер обязательств по заключенным договорам: Нет данных для отображения.
+Количество исполненных договоров: Нет данных для отображения.
+Общий размер обязательств по исполненным договорам: Нет данных для отображения.
+</t>
+  </si>
+  <si>
+    <t>Специалисты члена СРО:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 0
+</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+  <numFmts count="0"/>
+  <fonts count="1">
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+  </fonts>
+  <fills count="2">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="1">
+    <border/>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="2">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
+</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -289,50 +475,215 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:B17"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:B17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="40" customWidth="true" style="0"/>
+    <col min="2" max="2" width="100" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" customHeight="1" ht="400">
+      <c r="A14" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="1"/>
+      <c r="B17" s="1"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:B2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>