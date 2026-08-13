--- v0 (2026-06-27)
+++ v1 (2026-08-13)
@@ -14,145 +14,148 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
-    <t>Муниципальное бюджетное учреждение "Управление капитального строительства и единого заказчика"</t>
-[...2 lines deleted...]
-    <t>МБУ "УКСиЕЗ"</t>
+    <t>Общество с ограниченной ответственностью "Риконт-Инвест"</t>
+  </si>
+  <si>
+    <t>ООО "Риконт-Инвест"</t>
   </si>
   <si>
     <t>Реестровый номер</t>
   </si>
   <si>
-    <t>325</t>
+    <t>546</t>
   </si>
   <si>
     <t>Дата регистрации в реестре</t>
   </si>
   <si>
-    <t>22.02.2019</t>
+    <t>02.03.2022</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
-    <t>2618023244</t>
+    <t>7453250435</t>
   </si>
   <si>
     <t>ОГРН</t>
   </si>
   <si>
-    <t>1182651015172</t>
+    <t>1127453014325</t>
   </si>
   <si>
     <t>Дата государственной регистрации</t>
   </si>
   <si>
-    <t>13.08.2018</t>
+    <t>20.12.2012</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
-    <t>357350, Ставропольский край, Предгорный район, ст-ца Ессентукская, ул. Гагарина, д. 100</t>
+    <t>456504, Челябинская область, Сосновский район, п. Северный, ул. Гагарина, д. 1А, офис 7</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
-    <t>8 (87961) 51294, 8 (87961) 51294</t>
+    <t>+7 (908) 8158888</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
-    <t>Исполняющий обязанности директора Александрович Александр Александрович</t>
+    <t>Генеральный директор Шакиров Сергей Раисович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: 25472D4002552. Сумма, руб 1500000
-[...6 lines deleted...]
-Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
+    <t>Номер полиса: СРО-П № 0195/061/26. Сумма, руб 5000000
+Действует с: 02.03.2026 по: 01.03.2027
+ООО БСД (Северо-Западный филиал)
+Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
+ИНН 7734249643ОГРН 1027734002383
+Лицензия СИ № 3799 от 31.12.2014
+Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
+Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
-Сайт: http://www.vsk.ru</t>
+Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2020 Февраль Плановая проверка Соответствует требованиям Не применялись
-[...5 lines deleted...]
-2026 Февраль Плановая проверка Соответствует требованиям Не применялись</t>
+    <t>2023 Март Плановая проверка Соответствует требованиям Не применялись
+2023 Март  Соответствует требованиям Не применялись
+2024 Март Плановая проверка Соответствует требованиям Не применялись
+2024 Март  Соответствует требованиям Не применялись
+2025 Март Плановая проверка Соответствует требованиям Не применялись
+2025 Март  Соответствует требованиям Не применялись
+2026 Март Плановая проверка Соответствует требованиям Не применялись
+2026 Март  Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
-    <t>Муниципальное бюджетное учреждение "Управление капитального строительства и единого заказчика" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
+    <t>Общество с ограниченной ответственностью "Риконт-Инвест" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
-Первый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей</t>
+Второй уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает пятьдесят миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 150000 рублей
+Общество с ограниченной ответственностью "Риконт-Инвест" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров.
+Второй уровень ответственности по обязательствам по договорам подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает пятьдесят миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 350000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
 Количество специалистов по особо опасным и уникальным объектам по месту основной работы: Нет данных для отображения.
 Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.