--- v1 (2026-08-13)
+++ v2 (2026-11-08)
@@ -14,173 +14,170 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
-    <t>Общество с ограниченной ответственностью "Риконт-Инвест"</t>
-[...2 lines deleted...]
-    <t>ООО "Риконт-Инвест"</t>
+    <t>Муниципальное бюджетное учреждение "Управление капитального строительства и единого заказчика"</t>
+  </si>
+  <si>
+    <t>МБУ "УКСиЕЗ"</t>
   </si>
   <si>
     <t>Реестровый номер</t>
   </si>
   <si>
-    <t>546</t>
+    <t>325</t>
   </si>
   <si>
     <t>Дата регистрации в реестре</t>
   </si>
   <si>
-    <t>02.03.2022</t>
+    <t>22.02.2019</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
-    <t>7453250435</t>
+    <t>2618023244</t>
   </si>
   <si>
     <t>ОГРН</t>
   </si>
   <si>
-    <t>1127453014325</t>
+    <t>1182651015172</t>
   </si>
   <si>
     <t>Дата государственной регистрации</t>
   </si>
   <si>
-    <t>20.12.2012</t>
+    <t>13.08.2018</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
-    <t>456504, Челябинская область, Сосновский район, п. Северный, ул. Гагарина, д. 1А, офис 7</t>
+    <t>357350, Ставропольский край, Предгорный район, ст-ца Ессентукская, ул. Гагарина, д. 100</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
-    <t>+7 (908) 8158888</t>
+    <t>8 (87961) 51294, 8 (87961) 51294</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
-    <t>Генеральный директор Шакиров Сергей Раисович</t>
+    <t>Исполняющий обязанности директора Александрович Александр Александрович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: СРО-П № 0195/061/26. Сумма, руб 5000000
-[...6 lines deleted...]
-Телефоны: +7 (901) 1069922, 8 (863) 2192964
+    <t>Номер полиса: АС-25472D4002552-26. Сумма, руб 1500000
+Действует с: 29.09.2026 по: 28.09.2027
+ ВСК
+Открытое страховое акционерное общество "ВСК"
+ИНН 7710026574ОГРН 1027700186062
+Лицензия С № 0621 77 от 19.01.2011
+Адрес: 121552, г. Москва, ул. Островная, д. 4
+Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
-Сайт: bihouse.ru</t>
+Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2023 Март Плановая проверка Соответствует требованиям Не применялись
-[...6 lines deleted...]
-2026 Март  Соответствует требованиям Не применялись</t>
+    <t>2020 Февраль Плановая проверка Соответствует требованиям Не применялись
+2021 Февраль Плановая проверка Соответствует требованиям Не применялись
+2022 Февраль Плановая проверка Соответствует требованиям Не применялись
+2023 Февраль Плановая проверка Соответствует требованиям Не применялись
+2024 Февраль Плановая проверка Соответствует требованиям Не применялись
+2025 Февраль Плановая проверка Соответствует требованиям Не применялись
+2026 Февраль Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Риконт-Инвест" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
+    <t>Муниципальное бюджетное учреждение "Управление капитального строительства и единого заказчика" имеет право осуществлять подготовку проектной документации по договору подряда на подготовку проектной документации:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
-Второй уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает пятьдесят миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 150000 рублей
-[...1 lines deleted...]
-Второй уровень ответственности по обязательствам по договорам подряда на подготовку проектной документации, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает пятьдесят миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 350000 рублей</t>
+Первый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 2
+Специалист: Грибовшенко Наталья Николаевна Идентификатор НРС: П-097960
+Специалист: Чаленко Татьяна Петровна Идентификатор НРС: ПИ-061216
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">