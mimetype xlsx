--- v0 (2026-04-29)
+++ v1 (2026-06-15)
@@ -71,52 +71,52 @@
   <si>
     <t>17.12.2018</t>
   </si>
   <si>
     <t>Место фактического осуществления деятельности</t>
   </si>
   <si>
     <t xml:space="preserve"> Ставропольский край, г. Ессентуки</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (928) 3748083</t>
   </si>
   <si>
     <t>Фамилия, имя, отчество</t>
   </si>
   <si>
     <t>Бессонов Александр Александрович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: 25472D4001870. Сумма, руб 3000000
-Действует с: 21.05.2025 по: 20.05.2026
+    <t>Номер полиса: АС-25472D4001870-26. Сумма, руб 3000000
+Действует с: 21.05.2026 по: 20.05.2027
  ВСК
 Открытое страховое акционерное общество "ВСК"
 ИНН 7710026574ОГРН 1027700186062
 Лицензия С № 0621 77 от 19.01.2011
 Адрес: 121552, г. Москва, ул. Островная, д. 4
 Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
 Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2020 Январь Плановая проверка Соответствует требованиям Не применялись
 2021 Январь Плановая проверка Соответствует требованиям Не применялись
 2022 Январь Плановая проверка Соответствует требованиям Не применялись
 2023 Январь Плановая проверка Соответствует требованиям Не применялись
 2024 Январь Плановая проверка Соответствует требованиям Не применялись
 2025 Январь Плановая проверка Соответствует требованиям Не применялись