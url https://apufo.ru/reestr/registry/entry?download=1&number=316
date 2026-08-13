--- v1 (2026-06-15)
+++ v2 (2026-08-13)
@@ -71,51 +71,51 @@
   <si>
     <t>17.12.2018</t>
   </si>
   <si>
     <t>Место фактического осуществления деятельности</t>
   </si>
   <si>
     <t xml:space="preserve"> Ставропольский край, г. Ессентуки</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (928) 3748083</t>
   </si>
   <si>
     <t>Фамилия, имя, отчество</t>
   </si>
   <si>
     <t>Бессонов Александр Александрович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: АС-25472D4001870-26. Сумма, руб 3000000
+    <t>Номер полиса: 26472D4001292. Сумма, руб 3000000
 Действует с: 21.05.2026 по: 20.05.2027
  ВСК
 Открытое страховое акционерное общество "ВСК"
 ИНН 7710026574ОГРН 1027700186062
 Лицензия С № 0621 77 от 19.01.2011
 Адрес: 121552, г. Москва, ул. Островная, д. 4
 Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
 Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2020 Январь Плановая проверка Соответствует требованиям Не применялись
 2021 Январь Плановая проверка Соответствует требованиям Не применялись
 2022 Январь Плановая проверка Соответствует требованиям Не применялись
 2023 Январь Плановая проверка Соответствует требованиям Не применялись
 2024 Январь Плановая проверка Соответствует требованиям Не применялись
@@ -190,335 +190,50 @@
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-[...283 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>