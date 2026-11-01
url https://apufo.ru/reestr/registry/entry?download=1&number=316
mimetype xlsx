--- v2 (2026-08-13)
+++ v3 (2026-11-01)
@@ -131,53 +131,53 @@
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на подготовку проектной документации, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 2
+Специалист: Обухов Дмитрий Сергеевич Идентификатор НРС: П-113837
+Специалист: Бессонов Александр Александрович Идентификатор НРС: П-024933
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
@@ -190,50 +190,335 @@
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+</a:theme>
+</file>
+
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>