--- v0 (2026-05-01)
+++ v1 (2026-07-27)
@@ -77,52 +77,52 @@
   <si>
     <t>460001, Оренбургская область, г. Оренбург, ул. Потехина, д. 41</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (3532) 370000</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>www.oren-vodokanal.ru</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Мостовой Алексей Валерьевич</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: СРО-П № 0513/061/25. Сумма, руб 1500000
-Действует с: 17.08.2025 по: 16.08.2026
+    <t>Номер полиса: СРО-П № 0568/061/26. Сумма, руб 1500000
+Действует с: 17.08.2026 по: 16.08.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2019 Март Плановая проверка Соответствует требованиям Не применялись
 2019 Март  Соответствует требованиям Не применялись
 2020 Март Плановая проверка Соответствует требованиям Не применялись
 2020 Март  Соответствует требованиям Не применялись
 2021 Март Плановая проверка Соответствует требованиям Не применялись
 2021 Март  Соответствует требованиям Не применялись