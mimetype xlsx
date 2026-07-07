--- v0 (2026-05-14)
+++ v1 (2026-07-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="654">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="682">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Контактная информация</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЗемСтрой"
 ИНН 6165145802
 ОГРН 1086165000459</t>
   </si>
   <si>
     <t>347810, Ростовская область, г. Каменск-Шахтинский, пер. Крупской, д. 48, помещ. 12</t>
   </si>
   <si>
     <t>8 (863) 3089187
 www.zemstroy161.ru</t>
   </si>
   <si>
@@ -744,62 +744,86 @@
   <si>
     <t xml:space="preserve">8 (861) 2689500, 8 (861) 2689390
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Охран Монтаж Сервис"
 ИНН 2312098901
 ОГРН 1022301970910</t>
   </si>
   <si>
     <t>350062, Краснодарский край, г. Краснодар, ул. им. Архитектора Ишунина-проспект им. Константина Образцова, д. 8/20</t>
   </si>
   <si>
     <t>8 (861) 2737799, 8 (861) 2737090
 www.oms-ksb.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Югдорпроект"
 ИНН 2310132650
 ОГРН 1082310016205</t>
   </si>
   <si>
     <t>350033, Краснодарский край, г. Краснодар, ул. Дмитриевская дамба, д. 3</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "КУБАНЬПРОЕКТ"
+ИНН 2312155564
+ОГРН 1082312011715</t>
+  </si>
+  <si>
+    <t>350000, Краснодарский край, г. Краснодар, ул. Базовская дамба, д. 8, офис 46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (918) 4464070
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Архитектурно-градостроительный центр"
 ИНН 2370010504
 ОГРН 1202300032098</t>
   </si>
   <si>
     <t>353800, Краснодарский край, Красноармейский район, ст-ца Полтавская, ул. Просвещения, д. 107, к. А</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86165) 42763, 8 (86165) 33891, +7 (900) 2537432
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Сигма-АРМ"
+ИНН 6450097579
+ОГРН 1176451009140</t>
+  </si>
+  <si>
+    <t>410012, Саратовская область, г. Саратов, ул. им. Кутякова И.С., д. 5, офис 813</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (8452) 285480, 8 (8452) 277815, 8 (8452) 232317
+</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Ковалёв Денис Александрович
 ИНН 645005031998
 ОГРН 312645007300016</t>
   </si>
   <si>
     <t xml:space="preserve"> Саратовская область, г. Саратов</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (987) 8303436
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВПС"
 ИНН 6165173038
 ОГРН 1126165000170</t>
   </si>
   <si>
     <t>344010, Ростовская область, г. Ростов-на-Дону, ул. Текучева, д. 153, офис 12</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2303697, +7 (919) 8814136
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АрхАтелье"
@@ -944,50 +968,62 @@
   <si>
     <t>Акционерное общество "Александровскрайгаз"
 ИНН 2601000104
 ОГРН 1022600508446</t>
   </si>
   <si>
     <t>356304, Ставропольский край, Александровский район, с. Александровское, ул. Кирпичная, 14</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86557) 21702, 8 (86557) 21645
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Новые инженерные технологии"
 ИНН 1832061350
 ОГРН 1081832000040</t>
   </si>
   <si>
     <t>426034, Удмуртская республика, г. Ижевск, ул. Красногеройская, д. 109, кв. 50</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (912) 45323338
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "РостовДорСтрой"
+ИНН 6165167683
+ОГРН 1116165001853</t>
+  </si>
+  <si>
+    <t>344064, Ростовская область, г. Ростов-на-дону, ул. Вавилова, д. 59/5, офис 7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (863) 2273942, 8 (863) 2273942
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Арт-Дизайн"
 ИНН 5610074997
 ОГРН 1035605509598</t>
   </si>
   <si>
     <t>460036, Оренбургская область, г. Оренбург, ул. Карагандинская, д. 86, кв. 28</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ГТС ЮГ"
 ИНН 6164112321
 ОГРН 1176196001013</t>
   </si>
   <si>
     <t>344011, Ростовская область, г. Ростов-на-дону, пер. Доломановский, д. 55А, помещ. 3-29</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2011819
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Фирма "АГП"
 ИНН 2301083050
 ОГРН 1132301002240</t>
   </si>
   <si>
@@ -1000,50 +1036,62 @@
   <si>
     <t>Общество с ограниченной ответственностью "Техно-Про"
 ИНН 0266035410
 ОГРН 1110266001394</t>
   </si>
   <si>
     <t>453252, Республика Башкортостан , г. Салават, ул. Северная, д. 15, офис 305</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (917) 4745083, 8 (3476) 388660
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью НПО "Южуралэнергосервис"
 ИНН 7453210190
 ОГРН 1097453006970</t>
   </si>
   <si>
     <t>454045, Челябинская область, г. Челябинск, ул. Новоэлеваторная, д. 16, офис 302</t>
   </si>
   <si>
     <t xml:space="preserve">8 (351) 2252956, 8 (351) 2252407
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "АА-СТАВГАЗСТРОЙСЕРВИС"
+ИНН 2635231950
+ОГРН 1172651024589</t>
+  </si>
+  <si>
+    <t>355042, Ставропольский край, г. Ставрополь, проезд 1 Параллельный, д. 8, офис 324</t>
+  </si>
+  <si>
+    <t>+7 (988) 7160301
+http://stav-service.com</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Регионстрой"
 ИНН 2634070890
 ОГРН 1062635117049</t>
   </si>
   <si>
     <t>355035, Ставропольский край, г. Ставрополь, ш. Старомарьевское, д. 18А</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8652) 296489, 8 (8652) 296497
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВИКО"
 ИНН 1839000613
 ОГРН 1081839000099</t>
   </si>
   <si>
     <t>427790, Удмуртская республика, г. Можга, ул. Вокзальная, д. 2</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (909) 0539649, 8 (34139) 32238
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ТеплоЭлектроПроект"
@@ -1460,50 +1508,58 @@
   <si>
     <t>Общество с ограниченной ответственностью "Энергия"
 ИНН 7451354894
 ОГРН 1137451010091</t>
   </si>
   <si>
     <t>454081, Челябинская область, г. Челябинск, ул. Артиллерийская, д. 102 этаж 3, офис 303А</t>
   </si>
   <si>
     <t xml:space="preserve">8 (351) 2420523, 8 (351) 2420523
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Уровень"
 ИНН 2636040980
 ОГРН 1032600946740</t>
   </si>
   <si>
     <t>355008, Ставропольский край, г. Ставрополь, ул. Заводская, д. 7, офис 54</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (985) 5018689, +7 (917) 5662227, +7 (985) 2339992
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Проект-61"
+ИНН 6164123884
+ОГРН 1186196045200</t>
+  </si>
+  <si>
+    <t>344002, Ростовская область, г. Ростов-на-дону, ул. Станиславского, д. 8а-10/11-13, ком. 8</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Технострой-В"
 ИНН 6166150989
 ОГРН 1146196009871</t>
   </si>
   <si>
     <t>344093, Ростовская область, г. Ростов-на-дону, ул. Днепропетровская, д. 50 В</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5113170
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Чинёнова Елена Валентиновна
 ИНН 615401285669
 ОГРН 318619600233308</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (904) 4438127
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПроектГеоСтрой"
 ИНН 6102061606
 ОГРН 1146181003066</t>
   </si>
@@ -2423,50 +2479,62 @@
     <t xml:space="preserve">+7 (499) 9494919
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Селин Алексей Анатольевич
 ИНН 263207850620
 ОГРН 322265100010772</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 3637045, 8 (8793) 402545
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК "ПРОЕКТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ"
 ИНН 6140007303
 ОГРН 1176196037302</t>
   </si>
   <si>
     <t>108814, г. Москва, вн.тер.г. поселение Сосенское, км Калужское шоссе 24-й (п Сосенское), д. 1, стр. 1 помещ. 1Н/4</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2840101
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ГОРАЛ"
+ИНН 0503011898
+ОГРН 1190571005151</t>
+  </si>
+  <si>
+    <t>368990, Республика Дагестан, Ахвахский район, с. Карата, ул. Эшхинская, д. 11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (966) 7692165
+</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Муртазаев Имран Саид-Альвиевич
 ИНН 201403819054
 ОГРН 322200000008610</t>
   </si>
   <si>
     <t xml:space="preserve"> Чеченская Республика, г. Грозный</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 8889585
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РеалГео"
 ИНН 2367024296
 ОГРН 1222300015740</t>
   </si>
   <si>
     <t>354066, Краснодарский край, г. Сочи, ул. Искры, д. 66/4, кв. 115</t>
   </si>
   <si>
     <t>+7 (928) 6661122
 https://geodezistsochi.com</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Корнева Татьяна Ивановна
@@ -2540,143 +2608,187 @@
   <si>
     <t>Общество с ограниченной ответственностью Строительная компания "СтройЮг"
 ИНН 6164300950
 ОГРН 1106164005540</t>
   </si>
   <si>
     <t>344022, Ростовская область, г. Ростов-на-Дону, пер. Университетский, влд. 62-64/220, этаж 3</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2699320
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Управляющая Компания "Жилищно-коммунальный ресурс"
 ИНН 6163147522
 ОГРН 1166196079477</t>
   </si>
   <si>
     <t>344000, Ростовская область, г. Ростов-на-Дону, ул. Социалистическая, д. 132/37, офис 22</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2233098
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "АГАТ"
+ИНН 2626802237
+ОГРН 1132651011074</t>
+  </si>
+  <si>
+    <t>357700, Ставропольский край, г. Кисловодск, ул. 40 лет Октября, д. 28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 2445544, +7 (928) 3405407
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ТехноСервис"
+ИНН 0917013593
+ОГРН 1090917000294</t>
+  </si>
+  <si>
+    <t>369000, Карачаево-Черкесская Республика, г. Черкесск, ул. Первомайская, д. 47, офис 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (929) 9994776
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ЛедоколСтрой"
 ИНН 0918003140
 ОГРН 1150918010011</t>
   </si>
   <si>
     <t>369400, Карачаево-Черкесская Республика, Хабезский район, аул Хабез, ул. Ленина, зд 54а</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 3948888
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РАСКАТ"
 ИНН 6168115108
 ОГРН 1216100024392</t>
   </si>
   <si>
     <t>344103, Ростовская область, г. Ростов-на-Дону, ул. Мильчакова, д. 45, ком. 3</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5104547
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КРОНОС"
 ИНН 6164132494
 ОГРН 1206100029277</t>
   </si>
   <si>
     <t>344004, Ростовская область, г. Ростов-на-Дону, ул. 2-я Кольцевая, д. 93/24</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (961) 4006705
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Авангард"
 ИНН 0276950923
 ОГРН 1200200018215</t>
   </si>
   <si>
     <t>450076, Республика Башкортостан, г. Уфа, ул. Чернышевского, д. 28, офис 5</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (919) 6869036
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Фаворит"
+ИНН 0554002210
+ОГРН 1160571064752</t>
+  </si>
+  <si>
+    <t>368300, Республика Дагестан, г. Каспийск, пр-кт М.Омарова, д. 11, кв. 1</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ЭНЕРГОПОТОК"
 ИНН 0800005738
 ОГРН 1230800000111</t>
   </si>
   <si>
     <t>358000, Республика Калмыкия, г. Элиста, ул. Ю.Клыкова, д. 10, кв. 51</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (927) 5910585
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЛСТК-Сервис"
 ИНН 2630051255
 ОГРН 1202600006400</t>
   </si>
   <si>
     <t>357217, Ставропольский край, Минераловодский район, п. Анджиевский, ул. Исакова, двлд 2</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (906) 1786529
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Эмпилс-цинк"
 ИНН 6167082467
 ОГРН 1056167054371</t>
   </si>
   <si>
     <t>344010, Ростовская область, г. Ростов-на-Дону, пр-кт Театральный, д. 60</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2077501, 8 (863) 3092032
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Гербеков Арасул Азамат-Гериевич
 ИНН 090900832062
 ОГРН 317091700002461</t>
   </si>
   <si>
     <t xml:space="preserve"> Карачаево-Черкесская Республика, Усть-Джегутинский район</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (938) 0312879
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Мост-Инжиниринг"
+ИНН 6162092302
+ОГРН 1256100018712</t>
+  </si>
+  <si>
+    <t>344033, Ростовская область, г. Ростов-на-Дону, ул. Портовая, д. 393, офис 6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (989) 7204579
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
@@ -2983,54 +3095,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D229"/>
+  <dimension ref="A1:D239"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D229"/>
+      <selection activeCell="A1" sqref="A1:D239"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -3881,2370 +3993,2510 @@
         <v>178</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1">
         <v>116</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>183</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>189</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>195</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>196</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>204</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>9</v>
+        <v>206</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1">
-        <v>155</v>
+        <v>144</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>211</v>
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>212</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>213</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>218</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>221</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>224</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>227</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>230</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>233</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>9</v>
+        <v>235</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>243</v>
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>244</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1">
-        <v>204</v>
+        <v>184</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>247</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1">
-        <v>207</v>
+        <v>185</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>250</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>251</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1">
-        <v>212</v>
+        <v>191</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>253</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>254</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>9</v>
+        <v>255</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1">
-        <v>216</v>
+        <v>194</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="1">
-        <v>220</v>
+        <v>204</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="1">
-        <v>225</v>
+        <v>207</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1">
-        <v>229</v>
+        <v>216</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1">
-        <v>233</v>
+        <v>220</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>9</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1">
-        <v>246</v>
+        <v>236</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>287</v>
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1">
-        <v>257</v>
+        <v>240</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>293</v>
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1">
-        <v>258</v>
+        <v>243</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1">
-        <v>261</v>
+        <v>246</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>298</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="1">
-        <v>267</v>
+        <v>249</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="1">
-        <v>268</v>
+        <v>257</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>303</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>304</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="1">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>306</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>307</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="1">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>309</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>310</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>312</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>313</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>315</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>316</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>321</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>322</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>324</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>325</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>327</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>328</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>331</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>333</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>334</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>337</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>9</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>349</v>
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>350</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>351</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1">
-        <v>300</v>
+        <v>288</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>353</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>354</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1">
-        <v>301</v>
+        <v>289</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>356</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>357</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1">
-        <v>304</v>
+        <v>292</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>359</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>360</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1">
-        <v>308</v>
+        <v>296</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>362</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>363</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>365</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>276</v>
+        <v>366</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1">
-        <v>312</v>
+        <v>301</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1">
-        <v>317</v>
+        <v>304</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1">
-        <v>320</v>
+        <v>307</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>375</v>
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1">
-        <v>321</v>
+        <v>308</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>376</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>377</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1">
-        <v>324</v>
+        <v>310</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>379</v>
       </c>
       <c r="C132" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="D132" s="1" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1">
-        <v>326</v>
+        <v>312</v>
       </c>
       <c r="B133" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="C133" s="1" t="s">
         <v>382</v>
       </c>
-      <c r="C133" s="1" t="s">
+      <c r="D133" s="1" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1">
-        <v>328</v>
+        <v>317</v>
       </c>
       <c r="B134" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="C134" s="1" t="s">
         <v>385</v>
       </c>
-      <c r="C134" s="1" t="s">
+      <c r="D134" s="1" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1">
-        <v>329</v>
+        <v>320</v>
       </c>
       <c r="B135" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="C135" s="1" t="s">
         <v>388</v>
       </c>
-      <c r="C135" s="1" t="s">
+      <c r="D135" s="1" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1">
-        <v>331</v>
+        <v>321</v>
       </c>
       <c r="B136" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="C136" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="C136" s="1" t="s">
+      <c r="D136" s="1" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="B137" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="C137" s="1" t="s">
         <v>394</v>
       </c>
-      <c r="C137" s="1" t="s">
+      <c r="D137" s="1" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1">
-        <v>333</v>
+        <v>326</v>
       </c>
       <c r="B138" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="C138" s="1" t="s">
         <v>397</v>
       </c>
-      <c r="C138" s="1" t="s">
+      <c r="D138" s="1" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="B139" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="C139" s="1" t="s">
         <v>400</v>
       </c>
-      <c r="C139" s="1" t="s">
+      <c r="D139" s="1" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1">
-        <v>344</v>
+        <v>329</v>
       </c>
       <c r="B140" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="C140" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="C140" s="1" t="s">
+      <c r="D140" s="1" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1">
-        <v>347</v>
+        <v>331</v>
       </c>
       <c r="B141" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="C141" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="C141" s="1" t="s">
+      <c r="D141" s="1" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1">
-        <v>348</v>
+        <v>332</v>
       </c>
       <c r="B142" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="C142" s="1" t="s">
         <v>409</v>
       </c>
-      <c r="C142" s="1" t="s">
+      <c r="D142" s="1" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1">
-        <v>350</v>
+        <v>333</v>
       </c>
       <c r="B143" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="C143" s="1" t="s">
         <v>412</v>
       </c>
-      <c r="C143" s="1" t="s">
+      <c r="D143" s="1" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1">
-        <v>351</v>
+        <v>336</v>
       </c>
       <c r="B144" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="C144" s="1" t="s">
         <v>415</v>
       </c>
-      <c r="C144" s="1" t="s">
+      <c r="D144" s="1" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="B145" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="C145" s="1" t="s">
         <v>418</v>
       </c>
-      <c r="C145" s="1" t="s">
+      <c r="D145" s="1" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="B146" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="C146" s="1" t="s">
         <v>421</v>
       </c>
-      <c r="C146" s="1" t="s">
+      <c r="D146" s="1" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1">
-        <v>359</v>
+        <v>348</v>
       </c>
       <c r="B147" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="C147" s="1" t="s">
         <v>424</v>
       </c>
-      <c r="C147" s="1" t="s">
+      <c r="D147" s="1" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1">
-        <v>362</v>
+        <v>350</v>
       </c>
       <c r="B148" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="C148" s="1" t="s">
         <v>427</v>
       </c>
-      <c r="C148" s="1" t="s">
+      <c r="D148" s="1" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1">
-        <v>367</v>
+        <v>351</v>
       </c>
       <c r="B149" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="C149" s="1" t="s">
         <v>430</v>
       </c>
-      <c r="C149" s="1" t="s">
+      <c r="D149" s="1" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1">
-        <v>368</v>
+        <v>352</v>
       </c>
       <c r="B150" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="C150" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="C150" s="1" t="s">
+      <c r="D150" s="1" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1">
-        <v>377</v>
+        <v>354</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>435</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>436</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1">
-        <v>379</v>
+        <v>359</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>438</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>439</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1">
-        <v>380</v>
+        <v>362</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>441</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>442</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1">
-        <v>383</v>
+        <v>367</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>444</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>445</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1">
-        <v>385</v>
+        <v>368</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>447</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>448</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>449</v>
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="B156" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="C156" s="1" t="s">
         <v>450</v>
       </c>
-      <c r="C156" s="1" t="s">
+      <c r="D156" s="1" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="B157" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="C157" s="1" t="s">
         <v>453</v>
       </c>
-      <c r="C157" s="1" t="s">
+      <c r="D157" s="1" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1">
-        <v>390</v>
+        <v>380</v>
       </c>
       <c r="B158" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="C158" s="1" t="s">
         <v>456</v>
       </c>
-      <c r="C158" s="1" t="s">
+      <c r="D158" s="1" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1">
-        <v>391</v>
+        <v>383</v>
       </c>
       <c r="B159" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="C159" s="1" t="s">
         <v>459</v>
       </c>
-      <c r="C159" s="1" t="s">
+      <c r="D159" s="1" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="B160" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="C160" s="1" t="s">
         <v>462</v>
       </c>
-      <c r="C160" s="1" t="s">
+      <c r="D160" s="1" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1">
-        <v>397</v>
+        <v>386</v>
       </c>
       <c r="B161" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="C161" s="1" t="s">
         <v>465</v>
       </c>
-      <c r="C161" s="1" t="s">
+      <c r="D161" s="1" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1">
-        <v>399</v>
+        <v>388</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>467</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>468</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1">
-        <v>403</v>
+        <v>390</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>470</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>471</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1">
-        <v>408</v>
+        <v>391</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>473</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>474</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1">
-        <v>412</v>
+        <v>395</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>476</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>14</v>
+        <v>477</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1">
-        <v>414</v>
+        <v>397</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>480</v>
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1">
-        <v>416</v>
+        <v>399</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>481</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>482</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1">
-        <v>418</v>
+        <v>403</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>484</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>485</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1">
-        <v>419</v>
+        <v>408</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>487</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>488</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>490</v>
       </c>
       <c r="C170" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D170" s="1" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1">
-        <v>423</v>
+        <v>414</v>
       </c>
       <c r="B171" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="C171" s="1" t="s">
         <v>493</v>
       </c>
-      <c r="C171" s="1" t="s">
+      <c r="D171" s="1" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="B172" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="C172" s="1" t="s">
         <v>496</v>
       </c>
-      <c r="C172" s="1" t="s">
+      <c r="D172" s="1" t="s">
         <v>497</v>
-      </c>
-[...1 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1">
-        <v>426</v>
+        <v>418</v>
       </c>
       <c r="B173" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="C173" s="1" t="s">
         <v>499</v>
       </c>
-      <c r="C173" s="1" t="s">
+      <c r="D173" s="1" t="s">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>501</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1">
-        <v>428</v>
+        <v>419</v>
       </c>
       <c r="B174" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="C174" s="1" t="s">
         <v>502</v>
       </c>
-      <c r="C174" s="1" t="s">
+      <c r="D174" s="1" t="s">
         <v>503</v>
-      </c>
-[...1 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1">
-        <v>432</v>
+        <v>420</v>
       </c>
       <c r="B175" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="C175" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="C175" s="1" t="s">
+      <c r="D175" s="1" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1">
-        <v>441</v>
+        <v>423</v>
       </c>
       <c r="B176" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="C176" s="1" t="s">
         <v>508</v>
       </c>
-      <c r="C176" s="1" t="s">
+      <c r="D176" s="1" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1">
-        <v>443</v>
+        <v>424</v>
       </c>
       <c r="B177" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="C177" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="C177" s="1" t="s">
+      <c r="D177" s="1" t="s">
         <v>512</v>
-      </c>
-[...1 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1">
-        <v>448</v>
+        <v>426</v>
       </c>
       <c r="B178" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="C178" s="1" t="s">
         <v>514</v>
       </c>
-      <c r="C178" s="1" t="s">
+      <c r="D178" s="1" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1">
-        <v>450</v>
+        <v>428</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>309</v>
+        <v>516</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>310</v>
+        <v>517</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>311</v>
+        <v>518</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1">
-        <v>454</v>
+        <v>432</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1">
-        <v>457</v>
+        <v>441</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>14</v>
+        <v>526</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1">
-        <v>462</v>
+        <v>448</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>9</v>
+        <v>530</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1">
-        <v>466</v>
+        <v>450</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>527</v>
+        <v>321</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>528</v>
+        <v>322</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>529</v>
+        <v>323</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1">
-        <v>469</v>
+        <v>454</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1">
-        <v>472</v>
+        <v>457</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>14</v>
+        <v>535</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1">
-        <v>473</v>
+        <v>460</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>536</v>
+        <v>14</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1">
-        <v>481</v>
+        <v>462</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>540</v>
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1">
-        <v>482</v>
+        <v>466</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>541</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>542</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1">
-        <v>488</v>
+        <v>469</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>544</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>14</v>
+        <v>545</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1">
-        <v>491</v>
+        <v>472</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>547</v>
+        <v>14</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1">
-        <v>492</v>
+        <v>473</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>549</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>550</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>510</v>
+        <v>551</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1">
-        <v>495</v>
+        <v>481</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1">
-        <v>496</v>
+        <v>482</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1">
-        <v>502</v>
+        <v>488</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>558</v>
+        <v>14</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1">
-        <v>504</v>
+        <v>491</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>560</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>561</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1">
-        <v>505</v>
+        <v>492</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>563</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>564</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>565</v>
+        <v>524</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1">
-        <v>506</v>
+        <v>495</v>
       </c>
       <c r="B198" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C198" s="1" t="s">
         <v>566</v>
       </c>
-      <c r="C198" s="1" t="s">
+      <c r="D198" s="1" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1">
-        <v>507</v>
+        <v>496</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>568</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>569</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1">
-        <v>514</v>
+        <v>502</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>571</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>572</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1">
-        <v>517</v>
+        <v>504</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>574</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>575</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>9</v>
+        <v>576</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1">
-        <v>519</v>
+        <v>505</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1">
-        <v>523</v>
+        <v>506</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>581</v>
+        <v>521</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1">
-        <v>527</v>
+        <v>507</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>582</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>583</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1">
-        <v>528</v>
+        <v>514</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>585</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>14</v>
+        <v>586</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1">
-        <v>534</v>
+        <v>517</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>589</v>
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1">
-        <v>536</v>
+        <v>519</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>590</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>591</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1">
-        <v>538</v>
+        <v>523</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>593</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>594</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1">
-        <v>540</v>
+        <v>527</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>596</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>555</v>
+        <v>597</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1">
-        <v>541</v>
+        <v>528</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>599</v>
+        <v>14</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1">
-        <v>545</v>
+        <v>534</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>601</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>602</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1">
-        <v>550</v>
+        <v>536</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>604</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>605</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1">
-        <v>554</v>
+        <v>538</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>607</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>205</v>
+        <v>608</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1">
-        <v>556</v>
+        <v>540</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>610</v>
+        <v>569</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1">
-        <v>563</v>
+        <v>541</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>612</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>613</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1">
-        <v>570</v>
+        <v>544</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>102</v>
+        <v>615</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>103</v>
+        <v>616</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>104</v>
+        <v>617</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1">
-        <v>579</v>
+        <v>545</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1">
-        <v>590</v>
+        <v>550</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1">
-        <v>594</v>
+        <v>554</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>622</v>
+        <v>211</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1">
-        <v>595</v>
+        <v>556</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1">
-        <v>601</v>
+        <v>563</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1">
-        <v>614</v>
+        <v>570</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>630</v>
+        <v>102</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>631</v>
+        <v>103</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>632</v>
+        <v>104</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1">
-        <v>617</v>
+        <v>579</v>
       </c>
       <c r="B223" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="C223" s="1" t="s">
         <v>633</v>
       </c>
-      <c r="C223" s="1" t="s">
+      <c r="D223" s="1" t="s">
         <v>634</v>
-      </c>
-[...1 lines deleted...]
-        <v>635</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1">
-        <v>619</v>
+        <v>590</v>
       </c>
       <c r="B224" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="C224" s="1" t="s">
         <v>636</v>
       </c>
-      <c r="C224" s="1" t="s">
+      <c r="D224" s="1" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1">
-        <v>626</v>
+        <v>594</v>
       </c>
       <c r="B225" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="C225" s="1" t="s">
         <v>639</v>
       </c>
-      <c r="C225" s="1" t="s">
+      <c r="D225" s="1" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1">
-        <v>639</v>
+        <v>595</v>
       </c>
       <c r="B226" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="C226" s="1" t="s">
         <v>642</v>
       </c>
-      <c r="C226" s="1" t="s">
+      <c r="D226" s="1" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1">
-        <v>651</v>
+        <v>601</v>
       </c>
       <c r="B227" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="C227" s="1" t="s">
         <v>645</v>
       </c>
-      <c r="C227" s="1" t="s">
+      <c r="D227" s="1" t="s">
         <v>646</v>
-      </c>
-[...1 lines deleted...]
-        <v>647</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1">
-        <v>678</v>
+        <v>604</v>
       </c>
       <c r="B228" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="C228" s="1" t="s">
         <v>648</v>
       </c>
-      <c r="C228" s="1" t="s">
+      <c r="D228" s="1" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1">
+        <v>613</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4">
+      <c r="A230" s="1">
+        <v>614</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4">
+      <c r="A231" s="1">
+        <v>617</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4">
+      <c r="A232" s="1">
+        <v>619</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4">
+      <c r="A233" s="1">
+        <v>626</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4">
+      <c r="A234" s="1">
+        <v>627</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4">
+      <c r="A235" s="1">
+        <v>639</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4">
+      <c r="A236" s="1">
+        <v>651</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4">
+      <c r="A237" s="1">
+        <v>678</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4">
+      <c r="A238" s="1">
         <v>688</v>
       </c>
-      <c r="B229" s="1" t="s">
-[...6 lines deleted...]
-        <v>653</v>
+      <c r="B238" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4">
+      <c r="A239" s="1">
+        <v>714</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>681</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">