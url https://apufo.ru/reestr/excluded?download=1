--- v1 (2026-07-07)
+++ v2 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="682">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="720">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Контактная информация</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЗемСтрой"
 ИНН 6165145802
 ОГРН 1086165000459</t>
   </si>
   <si>
     <t>347810, Ростовская область, г. Каменск-Шахтинский, пер. Крупской, д. 48, помещ. 12</t>
   </si>
   <si>
     <t>8 (863) 3089187
 www.zemstroy161.ru</t>
   </si>
   <si>
@@ -1460,50 +1460,62 @@
   <si>
     <t>Общество с ограниченной ответственностью "Герда"
 ИНН 6167127333
 ОГРН 1146196001918</t>
   </si>
   <si>
     <t>344019, Ростовская область, г. Ростов-на-дону, ул. Мясникова, д. 54/34/41, офис 1008</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 4341150
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Проект-Инжиниринг"
 ИНН 2312234840
 ОГРН 1152312011686</t>
   </si>
   <si>
     <t>350018, Краснодарский край, г. Краснодар, 1-й Заречный проезд, д. 8, литер Л помещ. 20</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (908) 2285872
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "АИСком"
+ИНН 6162069085
+ОГРН 1156196042991</t>
+  </si>
+  <si>
+    <t>344101, Ростовская область, г. Ростов-на-Дону, ул. Профсоюзная, д. 28, офис 21,23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (863) 3109830
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ЭЛЕКС.КОМ"
 ИНН 7020034843
 ОГРН 1037000083548</t>
   </si>
   <si>
     <t>634034, Томская область, г. Томск, ул. Красноармейская, д. 118/1</t>
   </si>
   <si>
     <t xml:space="preserve">8 (3822) 565252, 8 (3822) 565200
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Бизнес-экспертиза"
 ИНН 6164213665
 ОГРН 1036164016140</t>
   </si>
   <si>
     <t>344002, Ростовская область, г. Ростов-на-дону, пер. Газетный, д. 53, к. 55</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 4068750
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Энергия"
@@ -1917,106 +1929,142 @@
   <si>
     <t>Индивидуальный предприниматель Лысенко Наталья Сергеевна
 ИНН 263505947956
 ОГРН 309263523600081</t>
   </si>
   <si>
     <t xml:space="preserve"> Ставропольский край, г. Ставрополь</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8652) 470449, +7 (928) 3000181, +7 (905) 4135443
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЮгСпорт"
 ИНН 2634103144
 ОГРН 1182651015414</t>
   </si>
   <si>
     <t>355035, Ставропольский край, г. Ставрополь, ул. Р.Люксембург, д. 29, кв. 87</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (961) 4585618
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью Специализированный Застройщик "Икар"
+ИНН 7451193118
+ОГРН 1037402900149</t>
+  </si>
+  <si>
+    <t>454091, Челябинская область, г. Челябинск, ул. Цвиллинга, д. 25, офис 214</t>
+  </si>
+  <si>
+    <t>8 (351) 7001719
+https://sk-ikar.ru</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "УНИСОН"
 ИНН 6114004257
 ОГРН 1026101084844</t>
   </si>
   <si>
     <t>347842, Ростовская область, Каменский район, п. Чистоозерный, ул. Солнечная долина, д. 1</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86365) 43226, 8 (86365) 43072, 8 (86365) 42747
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДОМСТРОЙ"
 ИНН 6168074726
 ОГРН 1156196031309</t>
   </si>
   <si>
     <t>344090, Ростовская область, г. Ростов-на-Дону, ул. Доватора, д. 164/1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Эволюкс Групп"
 ИНН 6154127801
 ОГРН 1136154003370</t>
   </si>
   <si>
     <t>347900, Ростовская область, г. Таганрог, ул. Пальмиро Тольятти, д. 28-3, помещ. 29</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (962) 4572003
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью Проектно-сметная компания "ДОРОГА"
+ИНН 0707019180
+ОГРН 1170726002314</t>
+  </si>
+  <si>
+    <t>361335, Кабардино-Балкарская Республика, Урванский район, г. Нарткала, ул. Красноармейская, д. 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 7094946
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью Строительная компания "Станица"
 ИНН 6105002743
 ОГРН 1156173010047</t>
   </si>
   <si>
     <t>344000, Ростовская область, г. Ростов-на-Дону, ул. Красноармейская, д. 143, лит. АГ ком. 603 этаж 6</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (977) 8090567
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЮГСТРОЙ"
 ИНН 0533015850
 ОГРН 1150533000420</t>
   </si>
   <si>
     <t>125424, г. Москва, ул. Лётная, д. 99, строение 3, эт 2 пом XXX оф 57</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 4324608
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Иннова"
+ИНН 7415103334
+ОГРН 1197456032850</t>
+  </si>
+  <si>
+    <t>456320, Челябинская область, г. Миасс, пр-кт Макеева, д. 17, помещ. 43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (951) 8080532, +7 (952) 5013539
+</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Стаценко Екатерина Александровна
 ИНН 613403243163
 ОГРН 314619636700222</t>
   </si>
   <si>
     <t>+7 (919) 8880300
 https://www.projektas.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РостПроектИндустрия"
 ИНН 6165193370
 ОГРН 1156196039856</t>
   </si>
   <si>
     <t>344016, Ростовская область, г. Ростов-на-Дону, ул. Таганрогская, д. 124/2, кв. 75</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (938) 4123837
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "НероДонПро"
 ИНН 6166108680
 ОГРН 1186196007579</t>
   </si>
@@ -2102,50 +2150,59 @@
   <si>
     <t>Общество с ограниченной ответственностью "СтройМонтажСервис"
 ИНН 2630036715
 ОГРН 1062649007849</t>
   </si>
   <si>
     <t>357207, Ставропольский край, Минераловодский район, г. Минеральные Воды, ул. Анджиевского, д. 116</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 3115212
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Мираж"
 ИНН 0562067356
 ОГРН 1070562001510</t>
   </si>
   <si>
     <t>367904, Республика Дагестан, г. Махачкала, поселок городского типа Тарки, д. 218</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 8060141
 </t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Попова Юлия Сергеевна
+ИНН 616132878677
+ОГРН 319619600071612</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 7600754
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Декарт"
 ИНН 7728491942
 ОГРН 1197746683749</t>
   </si>
   <si>
     <t>117246, г. Москва, проезд Научный, д. 19, ЭТ 2 КОМ 6Д ОФ 289</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (919) 3591536
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СВОК-РЕГИОН"
 ИНН 2625084914
 ОГРН 1202600002186</t>
   </si>
   <si>
     <t>357820, Ставропольский край, г. Георгиевск, пер. Минераловодский, д. 10/8, офис 78</t>
   </si>
   <si>
     <t xml:space="preserve">8 (800) 70005481, 8 (819) 7415959
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "БЕЗОПАСНЫЙ ГОРОД"
@@ -2301,50 +2358,62 @@
   <si>
     <t>Общество с ограниченной ответственностью "Курортстрой"
 ИНН 2618017709
 ОГРН 1072650000081</t>
   </si>
   <si>
     <t>357350, Ставропольский край, Предгорный район, ст-ца Ессентукская, ул. Лесная, д. 1А</t>
   </si>
   <si>
     <t>+7 (928) 1222222, 8 (87961) 53577, 8 (87961) 53477
 www.kurortstroy.ru</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Миненко Александр Петрович
 ИНН 263205110300
 ОГРН 321265100045425</t>
   </si>
   <si>
     <t xml:space="preserve"> Ставропольский край, г. Пятигорск</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 3624751
 </t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Бжекшиев Мартин Мулидович
+ИНН 070101133668
+ОГРН 312071805500011</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Кабардино-Балкарская Республика, с. Дыгулыбгей</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 7232878
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ГЕОАРХИКАД"
 ИНН 2367006160
 ОГРН 1182375097706</t>
   </si>
   <si>
     <t>354066, Краснодарский край, г. Сочи, ул. Искры (Хостинский р-н), д. 66/4, кв. 115</t>
   </si>
   <si>
     <t>+7 (928) 4457888
 https://geodezistsochi.com</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Инвестиционная строительная компания"
 ИНН 2627023755
 ОГРН 1082647001524</t>
   </si>
   <si>
     <t>368600, Республика Дагестан, г. Дербент, ул. Транспортная, д. 3</t>
   </si>
   <si>
     <t xml:space="preserve">8 (87932) 55202
 </t>
   </si>
   <si>
     <t>Муниципальное унитарное предприятие "Новочеркасские тепловые сети"
@@ -2369,70 +2438,94 @@
   <si>
     <t>Общество с ограниченной ответственностью "ИНЖЕНЕРНОЕ БЮРО ФРАНКЕ ИНТЕРНЕШЕНАЛ"
 ИНН 6154112467
 ОГРН 1076154006345</t>
   </si>
   <si>
     <t>350059, Краснодарский край, г. Краснодар, ул. Уральская, д. 126, каб. 44</t>
   </si>
   <si>
     <t>8 (8634) 325876, 8 (8634) 361301
 http://bureaufranke.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "МОНТАЖ-КМ"
 ИНН 6102073802
 ОГРН 1206100015153</t>
   </si>
   <si>
     <t>346720, Ростовская область, Аксайский район, г. Аксай, пр-кт Ленина, д. 40, к. а офис 104</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1531153
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "СпецСтройТелеком"
+ИНН 2627026280
+ОГРН 1162651078468</t>
+  </si>
+  <si>
+    <t>357419, Ставропольский край, г. Железноводск, п. Иноземцево, ж/р Капельница, ул. Зеленая, д. 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 3203790, +7 (918) 7455240
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Земля"
 ИНН 0533011831
 ОГРН 1030501742259</t>
   </si>
   <si>
     <t>368940, Республика Дагестан, Унцукульский район, с. Унцукуль, ул. Абдулаева Абдулсатара Якуб, д. 48</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ИНФОТЕХ"
 ИНН 6316260574
 ОГРН 1196313084527</t>
   </si>
   <si>
     <t>443011, Самарская область, г. Самара, пер. Парковый, д. 5, помещ. 72</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (917) 1487063
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ЭнергоСервис"
+ИНН 2628802433
+ОГРН 1132651033107</t>
+  </si>
+  <si>
+    <t>357748, Ставропольский край, г. Кисловодск, ул. Калинина, д. 8а, кв. 66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 2448833
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ЮГ-СТРОЙ"
 ИНН 0917022164
 ОГРН 1130917000367</t>
   </si>
   <si>
     <t>369015, Карачаево-Черкесская Республика, г. Черкесск, ул. Театральная, д. 25</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8722) 74248
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Управление коммунальными системами"
 ИНН 3664137093
 ОГРН 1143668039261</t>
   </si>
   <si>
     <t>344038, Ростовская область, г. Ростов-на-Дону, пр-кт Михаила Нагибина, д. 28, офис 323</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 5405980
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Шлыков Сергей Владимирович
@@ -2548,50 +2641,62 @@
   <si>
     <t>Индивидуальный предприниматель Яковенко Василий Васильевич
 ИНН 616611161171
 ОГРН 319619600219618</t>
   </si>
   <si>
     <t xml:space="preserve"> Ростовская область, г. Шахты</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 5147777
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ТЕХМЕТРЕГИОН"
 ИНН 6454124953
 ОГРН 1206400010541</t>
   </si>
   <si>
     <t>410056, Саратовская область, г. Саратов, ул. Бахметьевская, д. 34/42, помещ. 5</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (937) 9754777
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Русстрой"
+ИНН 6140005627
+ОГРН 1166196105294</t>
+  </si>
+  <si>
+    <t>346782, Ростовская область, г. Азов, ул. Комсомольская, д. 4, помещ. 9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 1415155
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Арес"
 ИНН 6165213026
 ОГРН 1186196015532</t>
   </si>
   <si>
     <t>344114, Ростовская область, г. Ростов-на-Дону, ул. Беляева, д. 22А, ком. 39</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (961) 3126066
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЦЕНТР ИНДИВИДУАЛЬНОГО СТРОИТЕЛЬСТВА "ПАРТНЕР"
 ИНН 2623032766
 ОГРН 1222600005154</t>
   </si>
   <si>
     <t>356242, Ставропольский край, г. Михайловск, ул. Терешковой, двлд. 160</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (962) 4553963
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АТЛАС"
@@ -2688,95 +2793,143 @@
   <si>
     <t xml:space="preserve">+7 (961) 4006705
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Авангард"
 ИНН 0276950923
 ОГРН 1200200018215</t>
   </si>
   <si>
     <t>450076, Республика Башкортостан, г. Уфа, ул. Чернышевского, д. 28, офис 5</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (919) 6869036
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Фаворит"
 ИНН 0554002210
 ОГРН 1160571064752</t>
   </si>
   <si>
     <t>368300, Республика Дагестан, г. Каспийск, пр-кт М.Омарова, д. 11, кв. 1</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Доминант"
+ИНН 6162052204
+ОГРН 1076162006810</t>
+  </si>
+  <si>
+    <t>344001, Ростовская область, г. Ростов-на-Дону, ул. Гусева, д. 59 "Г"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (863) 2402170
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ЭНЕРГОПОТОК"
 ИНН 0800005738
 ОГРН 1230800000111</t>
   </si>
   <si>
     <t>358000, Республика Калмыкия, г. Элиста, ул. Ю.Клыкова, д. 10, кв. 51</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (927) 5910585
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЛСТК-Сервис"
 ИНН 2630051255
 ОГРН 1202600006400</t>
   </si>
   <si>
     <t>357217, Ставропольский край, Минераловодский район, п. Анджиевский, ул. Исакова, двлд 2</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (906) 1786529
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Садстрой+"
+ИНН 0544013380
+ОГРН 1200500010248</t>
+  </si>
+  <si>
+    <t>368001, Республика Дагестан, г. Хасавюрт, ул. Матросова, д. 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 5065770
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Эмпилс-цинк"
 ИНН 6167082467
 ОГРН 1056167054371</t>
   </si>
   <si>
     <t>344010, Ростовская область, г. Ростов-на-Дону, пр-кт Театральный, д. 60</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2077501, 8 (863) 3092032
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Гербеков Арасул Азамат-Гериевич
 ИНН 090900832062
 ОГРН 317091700002461</t>
   </si>
   <si>
     <t xml:space="preserve"> Карачаево-Черкесская Республика, Усть-Джегутинский район</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (938) 0312879
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Новый Эверест"
+ИНН 7448235150
+ОГРН 1217400027954</t>
+  </si>
+  <si>
+    <t>454003, Челябинская область, г. Челябинск, ул. Академика Макеева, д. 20, кв. 276</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (908) 0858503
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "АПРУС"
+ИНН 6167145283
+ОГРН 1196196004971</t>
+  </si>
+  <si>
+    <t>346720, Ростовская область, Аксайский район, г. Аксай, пр-кт Ленина, зд. 40, этаж 4 офис 403</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 3570411
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Мост-Инжиниринг"
 ИНН 6162092302
 ОГРН 1256100018712</t>
   </si>
   <si>
     <t>344033, Ростовская область, г. Ростов-на-Дону, ул. Портовая, д. 393, офис 6</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (989) 7204579
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -3095,54 +3248,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D239"/>
+  <dimension ref="A1:D252"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D239"/>
+      <selection activeCell="A1" sqref="A1:D252"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -4861,1642 +5014,1824 @@
         <v>356</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>357</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1">
         <v>292</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>359</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>360</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>362</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>363</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>365</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>366</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>368</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>369</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>372</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>374</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>375</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>9</v>
+        <v>376</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>378</v>
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>379</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>288</v>
+        <v>380</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>382</v>
+        <v>288</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>384</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>385</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>387</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>388</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>390</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>391</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>393</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>394</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>399</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>400</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>402</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>403</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>405</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>406</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>408</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>409</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>411</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>412</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>414</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>415</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>417</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>418</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>420</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>421</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>423</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>424</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>426</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>427</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>429</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>430</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>432</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>435</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>436</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>438</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>439</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>441</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>442</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>444</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>445</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>447</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>448</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>9</v>
+        <v>449</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1">
-        <v>377</v>
+        <v>368</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>451</v>
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>452</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>453</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>455</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>458</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>459</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>461</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>462</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>465</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>467</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>468</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>470</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>471</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>473</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>474</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>476</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>477</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>479</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>480</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>9</v>
+        <v>481</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>486</v>
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1">
-        <v>408</v>
+        <v>399</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>487</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>488</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1">
-        <v>412</v>
+        <v>402</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>490</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>14</v>
+        <v>491</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1">
-        <v>414</v>
+        <v>403</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1">
-        <v>416</v>
+        <v>408</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1">
-        <v>418</v>
+        <v>410</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>502</v>
+        <v>14</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>504</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>505</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>507</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>508</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>510</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>511</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>513</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>514</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>516</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>517</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1">
-        <v>432</v>
+        <v>423</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>519</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>520</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1">
-        <v>441</v>
+        <v>424</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>522</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>523</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1">
-        <v>443</v>
+        <v>426</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>525</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>526</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1">
-        <v>448</v>
+        <v>428</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>528</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>529</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1">
-        <v>450</v>
+        <v>432</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>321</v>
+        <v>531</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>322</v>
+        <v>532</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>323</v>
+        <v>533</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1">
-        <v>454</v>
+        <v>438</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>532</v>
+        <v>14</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1">
-        <v>457</v>
+        <v>441</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>14</v>
+        <v>540</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1">
-        <v>462</v>
+        <v>448</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>9</v>
+        <v>544</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1">
-        <v>466</v>
+        <v>450</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>541</v>
+        <v>321</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>542</v>
+        <v>322</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>543</v>
+        <v>323</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1">
-        <v>469</v>
+        <v>454</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1">
-        <v>472</v>
+        <v>457</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>14</v>
+        <v>549</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1">
-        <v>473</v>
+        <v>460</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>550</v>
+        <v>14</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1">
-        <v>481</v>
+        <v>462</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>554</v>
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1">
-        <v>482</v>
+        <v>466</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>555</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>556</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1">
-        <v>488</v>
+        <v>469</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>558</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>14</v>
+        <v>559</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1">
-        <v>491</v>
+        <v>472</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>561</v>
+        <v>14</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1">
-        <v>492</v>
+        <v>473</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>563</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>564</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>524</v>
+        <v>565</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1">
-        <v>495</v>
+        <v>481</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1">
-        <v>496</v>
+        <v>482</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1">
-        <v>502</v>
+        <v>488</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>572</v>
+        <v>14</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1">
-        <v>504</v>
+        <v>491</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>574</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>575</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1">
-        <v>505</v>
+        <v>492</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>577</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>578</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>579</v>
+        <v>538</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1">
-        <v>506</v>
+        <v>495</v>
       </c>
       <c r="B203" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="C203" s="1" t="s">
         <v>580</v>
       </c>
-      <c r="C203" s="1" t="s">
+      <c r="D203" s="1" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1">
-        <v>507</v>
+        <v>496</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>582</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>583</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1">
-        <v>514</v>
+        <v>498</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>585</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>586</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1">
-        <v>517</v>
+        <v>502</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>588</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>589</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>9</v>
+        <v>590</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1">
-        <v>519</v>
+        <v>504</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1">
-        <v>523</v>
+        <v>505</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1">
-        <v>527</v>
+        <v>506</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>598</v>
+        <v>533</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1">
-        <v>528</v>
+        <v>507</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>599</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>14</v>
+        <v>600</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1">
-        <v>534</v>
+        <v>514</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1">
-        <v>536</v>
+        <v>516</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1">
-        <v>538</v>
+        <v>517</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>609</v>
+        <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1">
-        <v>540</v>
+        <v>519</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>610</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>569</v>
+        <v>611</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1">
-        <v>541</v>
+        <v>522</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1">
-        <v>544</v>
+        <v>523</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1">
-        <v>545</v>
+        <v>527</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1">
-        <v>550</v>
+        <v>528</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>622</v>
+        <v>14</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1">
-        <v>554</v>
+        <v>534</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>624</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>211</v>
+        <v>625</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1">
-        <v>556</v>
+        <v>536</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1">
-        <v>563</v>
+        <v>538</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1">
-        <v>570</v>
+        <v>540</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>102</v>
+        <v>633</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>103</v>
+        <v>583</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>104</v>
+        <v>634</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1">
-        <v>579</v>
+        <v>541</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1">
-        <v>590</v>
+        <v>544</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1">
-        <v>594</v>
+        <v>545</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1">
-        <v>595</v>
+        <v>550</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1">
-        <v>601</v>
+        <v>554</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>645</v>
+        <v>211</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1">
-        <v>604</v>
+        <v>556</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1">
-        <v>613</v>
+        <v>563</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1">
-        <v>614</v>
+        <v>570</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>653</v>
+        <v>102</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>654</v>
+        <v>103</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>655</v>
+        <v>104</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1">
-        <v>617</v>
+        <v>576</v>
       </c>
       <c r="B231" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="C231" s="1" t="s">
         <v>656</v>
       </c>
-      <c r="C231" s="1" t="s">
+      <c r="D231" s="1" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1">
-        <v>619</v>
+        <v>579</v>
       </c>
       <c r="B232" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="C232" s="1" t="s">
         <v>659</v>
       </c>
-      <c r="C232" s="1" t="s">
+      <c r="D232" s="1" t="s">
         <v>660</v>
-      </c>
-[...1 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1">
-        <v>626</v>
+        <v>590</v>
       </c>
       <c r="B233" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="C233" s="1" t="s">
         <v>662</v>
       </c>
-      <c r="C233" s="1" t="s">
+      <c r="D233" s="1" t="s">
         <v>663</v>
-      </c>
-[...1 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1">
-        <v>627</v>
+        <v>594</v>
       </c>
       <c r="B234" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="C234" s="1" t="s">
         <v>665</v>
       </c>
-      <c r="C234" s="1" t="s">
+      <c r="D234" s="1" t="s">
         <v>666</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1">
-        <v>639</v>
+        <v>595</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>667</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>668</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1">
-        <v>651</v>
+        <v>601</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>670</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>671</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1">
-        <v>678</v>
+        <v>604</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>673</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>674</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1">
-        <v>688</v>
+        <v>613</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>676</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>677</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1">
-        <v>714</v>
+        <v>614</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>679</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>680</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>681</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4">
+      <c r="A240" s="1">
+        <v>617</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4">
+      <c r="A241" s="1">
+        <v>619</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4">
+      <c r="A242" s="1">
+        <v>626</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="A243" s="1">
+        <v>627</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4">
+      <c r="A244" s="1">
+        <v>638</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4">
+      <c r="A245" s="1">
+        <v>639</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4">
+      <c r="A246" s="1">
+        <v>651</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4">
+      <c r="A247" s="1">
+        <v>674</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4">
+      <c r="A248" s="1">
+        <v>678</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249" s="1">
+        <v>688</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250" s="1">
+        <v>699</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251" s="1">
+        <v>707</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252" s="1">
+        <v>714</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>719</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">