--- v0 (2026-06-26)
+++ v1 (2026-09-21)
@@ -71,51 +71,51 @@
   <si>
     <t>1222600005100</t>
   </si>
   <si>
     <t>Дата государственной регистрации</t>
   </si>
   <si>
     <t>29.04.2022</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>361801, Кабардино-Балкарская Республика, Черекский район, пгт Кашхатау, ул. Шогенцукова, д. 44</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (928) 6926264</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
-    <t>Директор Айшаев Азнор Саматович</t>
+    <t>Директор Пашаев Курбандибир Шайихмагомедович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: АС-23472D4002347-24. Сумма, руб 1500000
 Действует с: 19.12.2024 по: 18.12.2025
  ВСК
 Открытое страховое акционерное общество "ВСК"
 ИНН 7710026574ОГРН 1027700186062
 Лицензия С № 0621 77 от 19.01.2011
 Адрес: 121552, г. Москва, ул. Островная, д. 4
 Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
 Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>