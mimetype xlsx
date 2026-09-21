--- v0 (2026-06-26)
+++ v1 (2026-09-21)
@@ -100,51 +100,52 @@
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2022 Март  Соответствует требованиям Не применялись
 2022 Август Плановая проверка Соответствует требованиям Не применялись
 2023 Март  Соответствует требованиям Не применялись
 2023 Август Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Август Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Август Плановая проверка Соответствует требованиям Не применялись
-2026 Март  Исключение из плана проверок Не применялись</t>
+2026 Март  Исключение из плана проверок Не применялись
+2026 Август Плановая проверка Исключение из плана проверок Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>150000 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>350000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>