--- v0 (2026-08-21)
+++ v1 (2026-10-07)
@@ -112,51 +112,52 @@
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2019 Март  Соответствует требованиям Не применялись
 2019 Октябрь Плановая проверка Соответствует требованиям Не применялись
 2020 Март  Соответствует требованиям Не применялись
 2020 Октябрь Плановая проверка Соответствует требованиям Не применялись
 2021 Март  Соответствует требованиям Не применялись
 2021 Октябрь Плановая проверка Соответствует требованиям Не применялись
 2022 Март  Соответствует требованиям Не применялись
 2022 Октябрь Плановая проверка Соответствует требованиям Не применялись
 2023 Март  Соответствует требованиям Не применялись
 2023 Октябрь Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Октябрь Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Октябрь Плановая проверка Соответствует требованиям Не применялись
-2026 Март  Соответствует требованиям Не применялись</t>
+2026 Март  Соответствует требованиям Не применялись
+2026 Октябрь Плановая проверка Исключение из плана проверок Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>50000 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>150000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>